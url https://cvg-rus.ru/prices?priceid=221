--- v1 (2026-02-19)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Прайс-лист: Сабвуферы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Краткая характеристика</t>
   </si>
   <si>
     <t>Цены руб.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Сабвуферы</t>
   </si>
   <si>
@@ -125,498 +125,561 @@
   <si>
     <t>Активный, усилитель класса D; мощность 150 Вт RMS; частотный диапазон 50 - 250 Гц с активным low-pass фильтром; НЧ динамик 6.5" (165 мм); регулируемый поворот фазы 0-180°; контакты EXT.MUTE для интеграции в пожарные системы; уровень громкости меняется с помощью регулятора Masters; автоматическое отключение без наличия сигнала; фазоинверторный корпус из МДФ; установка на пол или крепление на стену на опциональный кронштейн; 430х361х180 мм; вес 11.5 кг; белый.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>SUBone model B-8BL/ACTIVE</t>
   </si>
   <si>
     <t>Активный, усилитель класса D; мощность 250 Вт RMS; частотный диапазон 40 - 250 Гц с активным low-pass фильтром; НЧ динамик 8" (205 мм); регулируемый поворот фазы 0-180°; контакты EXT.MUTE для интеграции в пожарные системы; уровень громкости меняется с помощью регулятора Masters; автоматическое отключение без наличия сигнала; фазоинверторный корпус из МДФ; установка на пол или крепление на стену на опциональный кронштейн; 545x445x205 мм; вес 16.5 кг; белый.</t>
   </si>
   <si>
     <t>55 865</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>SUBone model B-8W/ACTIVE</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>BASE-12V2/BL-ACTIVE</t>
+  </si>
+  <si>
+    <t>Активный сабвуфер для помещений площадью до 100 м2. Встроенный усилитель класса D, мощность 200Вт. Динамик 12" c плоским диффузором из сотового стекловолокна и ферритовым магнитом. Нижняя граница диапазона частот 25 Гц, встроенный регулируемый ФНЧ с частотой 50 - 180 Гц. Возможна инверсия фазы. Элементы управления и клеммы Euroblock на тыльной части корпуса. Автоматическое включение и отключение; контакты EXT.MUTE. Компактный корпус из МДФ с полиуретановым покрытием черного цвета, габариты 442х442х180 мм, вес 16,8 кг. Универсальный монтаж - напольный (ножки), на стену или подвес к потолку (опциональный кронштейн).</t>
+  </si>
+  <si>
+    <t>60 400</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>BASE-12V2/W-ACTIVE</t>
+  </si>
+  <si>
+    <t>Активный сабвуфер для помещений площадью до 100 м2. Встроенный усилитель класса D, мощность 200Вт. Динамик 12" c плоским диффузором из сотового стекловолокна и ферритовым магнитом. Нижняя граница диапазона частот 25 Гц, встроенный регулируемый ФНЧ с частотой 50 - 180 Гц. Возможна инверсия фазы. Элементы управления и клеммы Euroblock на тыльной части корпуса. Автоматическое включение и отключение; контакты EXT.MUTE. Компактный корпус из МДФ с полиуретановым покрытием белого цвета, габариты 442х442х180 мм, вес 16,8 кг. Универсальный монтаж - напольный (ножки), на стену или подвес к потолку (опциональный кронштейн).</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>SUB-ONE-Bl</t>
   </si>
   <si>
     <t>Пассивный; мощность 100 Вт RMS / 150 Вт макс.; сопротивление 8 Ом; частотный диапазон 45 - 200 Гц; чувствительность 90 дБ; диффузор 8” / 203.2 мм (целлюлоза с пропиткой); корпус фанера 18 мм; размеры 155 x 500 x 400 мм; вес 8.5 кг; черный.</t>
   </si>
   <si>
-    <t>10</t>
+    <t>12</t>
   </si>
   <si>
     <t>SUB-ONE-W</t>
   </si>
   <si>
     <t>Пассивный; мощность 100 Вт RMS / 150 Вт макс.; сопротивление 8 Ом; частотный диапазон 45 - 200 Гц; чувствительность 90 дБ; диффузор 8” / 203.2 мм (целлюлоза с пропиткой); корпус фанера 18 мм; размеры 155 x 500 x 400 мм; вес 8.5 кг; белый.</t>
   </si>
   <si>
-    <t>11</t>
+    <t>13</t>
   </si>
   <si>
     <t>SUBone model A-6/BL</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; сопротивление 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; установка на пол или крепление на стену на опциональный кронштейн; 430х361х180 мм; вес 9.5 кг; белый.</t>
   </si>
   <si>
     <t>29 707</t>
   </si>
   <si>
-    <t>12</t>
+    <t>14</t>
   </si>
   <si>
     <t>SUBone model A-6/W</t>
   </si>
   <si>
-    <t>13</t>
+    <t>15</t>
   </si>
   <si>
     <t>SUBone model B-8/BL</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS / 300 Вт макс.; сопротивление 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (205 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; установка на пол или крепление на стену/потолок на опциональный кронштейн; 545х445х205 мм; вес 12.8 кг; черный.</t>
   </si>
   <si>
     <t>36 637</t>
   </si>
   <si>
-    <t>14</t>
+    <t>16</t>
   </si>
   <si>
     <t>SUBone model B-8/W</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS / 300 Вт макс.; сопротивление 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (205 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; установка на пол или крепление на стену/потолок на опциональный кронштейн; 545х445х205 мм; вес 12.8 кг; белый.</t>
   </si>
   <si>
-    <t>15</t>
+    <t>17</t>
   </si>
   <si>
     <t>SUBone model C-6/BL</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; импеданс 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6" (153 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 430х361х180 мм; вес 9.5 кг; черный. Для помещений площадью до 80 м2.</t>
   </si>
   <si>
-    <t>16</t>
+    <t>18</t>
   </si>
   <si>
     <t>SUBone model C-6/W</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; импеданс 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6" (153 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 430х361х180 мм; вес 9.5 кг; белый. Для помещений площадью до 80 м2.</t>
   </si>
   <si>
-    <t>17</t>
+    <t>19</t>
   </si>
   <si>
     <t>SUBone model C-8/BL</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS / 300 Вт макс.; импеданс 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (205 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 438х496х242 мм; вес 12.5 кг; черный.</t>
   </si>
   <si>
-    <t>18</t>
+    <t>20</t>
   </si>
   <si>
     <t>SUBone model C-8/W</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS / 300 Вт макс.; импеданс 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (205 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 438х496х242 мм; вес 12.5 кг; белый.</t>
   </si>
   <si>
-    <t>19</t>
+    <t>21</t>
   </si>
   <si>
     <t>SUBstick 6/BL</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; сопротивление 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); внешнее кроссирование; корпус типа "лабиринт" из МДФ с покрытием структурированным полиуретаном; крепление на стену или потолок на опциональный кронштейн; 252x203x620 мм; вес 8.4 кг; черный.</t>
   </si>
   <si>
     <t>23 999</t>
   </si>
   <si>
-    <t>20</t>
+    <t>22</t>
   </si>
   <si>
     <t>SUBstick 6/W</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; сопротивление 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); внешнее кроссирование; корпус типа "лабиринт" из МДФ с покрытием структурированным полиуретаном; крепление на стену или потолок на опциональный кронштейн; 252x203x620 мм; вес 8.4 кг; белый.</t>
   </si>
   <si>
     <t>26 399</t>
   </si>
   <si>
-    <t>21</t>
+    <t>23</t>
   </si>
   <si>
     <t>SUBone model A-6/BL/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; сопротивление 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; установка на пол или крепление на стену на опциональный кронштейн; 430х361х180 мм; вес 9.5 кг; черный.</t>
   </si>
   <si>
     <t>31 605</t>
   </si>
   <si>
-    <t>22</t>
+    <t>24</t>
   </si>
   <si>
     <t>SUBone model A-6/W/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; сопротивление 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; установка на пол или крепление на стену на опциональный кронштейн; 430х361х180 мм; вес 9.5 кг; белый.</t>
   </si>
   <si>
-    <t>23</t>
+    <t>25</t>
   </si>
   <si>
     <t>SUBone model B-8/BL/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS / 300 Вт макс.; сопротивление 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (205 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; установка на пол или крепление на стену/потолок на опциональный кронштейн; 545х445х205 мм; вес 13 кг; черный.</t>
   </si>
   <si>
     <t>38 535</t>
   </si>
   <si>
-    <t>24</t>
+    <t>26</t>
   </si>
   <si>
     <t>SUBone model B-8/W/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS / 300 Вт макс.; сопротивление 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (205 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; установка на пол или крепление на стену/потолок на опциональный кронштейн; 545х445х205 мм; вес 13 кг; белый.</t>
   </si>
   <si>
-    <t>25</t>
+    <t>27</t>
   </si>
   <si>
     <t>SUBone model C-8/BL/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS / 300 Вт макс.; импеданс 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (205 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 438х496х242 мм; вес 12.9 кг; черный.</t>
   </si>
   <si>
-    <t>26</t>
+    <t>28</t>
   </si>
   <si>
     <t>SUBone model C-8/W/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS / 300 Вт макс.; импеданс 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (205 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 438х496х242 мм; вес 12.9 кг; белый.</t>
   </si>
   <si>
-    <t>27</t>
+    <t>29</t>
   </si>
   <si>
     <t>SUBone model A-6/BL/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 70 В; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; установка на пол или крепление на стену на опциональный кронштейн; 430х361х180 мм; вес 10.3 кг; черный.</t>
   </si>
   <si>
     <t>34 286</t>
   </si>
   <si>
-    <t>28</t>
+    <t>30</t>
   </si>
   <si>
     <t>SUBone model A-6/W/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 70 Вт; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; установка на пол или крепление на стену на опциональный кронштейн; 430х361х180 мм; вес 10.3 кг; белый.</t>
   </si>
   <si>
-    <t>29</t>
+    <t>31</t>
   </si>
   <si>
     <t>SUBone model B-8/BL/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 100 Вт; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 8" (205 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; установка на пол или крепление на стену/потолок на опциональный кронштейн; 545х445х205 мм; вес 14.1 кг; черный.</t>
   </si>
   <si>
     <t>41 854</t>
   </si>
   <si>
-    <t>30</t>
+    <t>32</t>
   </si>
   <si>
     <t>SUBone model B-8/W/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 100 Вт; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 8" (205 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; установка на пол или крепление на стену/потолок на опциональный кронштейн; 545х445х205 мм; вес 14.1 кг; белый.</t>
   </si>
   <si>
-    <t>31</t>
+    <t>33</t>
+  </si>
+  <si>
+    <t>BASE-12V1/BL</t>
+  </si>
+  <si>
+    <t>Пассивный сабвуфер для помещений площадью до 100 м2. Динамик 12" c плоским диффузором из сотового стекловолокна и ферритовым магнитом. Нижняя граница диапазона частот 25 Гц, обязательно внешнее кроссирование с частотой 100/120 Гц. Низкоомный, импеданс 8 Ом, мощность 150 Вт, пик 300 Вт. Компактный корпус из МДФ с полиуретановым покрытием черного цвета, габариты 392х392х156 мм, вес 11,5 кг. Универсальный монтаж - напольный (ножки), на стену или подвес к потолку (опциональный кронштейн).</t>
+  </si>
+  <si>
+    <t>42 800</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>BASE-12V1/W</t>
+  </si>
+  <si>
+    <t>Пассивный сабвуфер для помещений площадью до 100 м2. Динамик 12" c плоским диффузором из сотового стекловолокна и ферритовым магнитом. Нижняя граница диапазона частот 25 Гц, обязательно внешнее кроссирование с частотой 100/120 Гц. Низкоомный, импеданс 8 Ом, мощность 150 Вт, пик 300 Вт. Компактный корпус из МДФ с полиуретановым покрытием белого цвета, габариты 392х392х156 мм, вес 11,5 кг. Универсальный монтаж - напольный (ножки), на стену или подвес к потолку (опциональный кронштейн).</t>
+  </si>
+  <si>
+    <t>35</t>
   </si>
   <si>
     <t>BEATBOMBER SUB-S12BL</t>
   </si>
   <si>
     <t>пассивный сабвуфер; 12"; без встроенного LP фильтра; нижняя граница частотного диапазона 35 Гц; мощность 300 Вт продолжительная / 600 Вт максимальная; сопротивление 8 Ом; максимальное звуковое давление 119.4 дБ; SpeakON®; габаритные размеры 495 х 490 х 390 мм; вес 12.5 кг; корпус из берёзовой фанеры; цвет чёрный.</t>
   </si>
   <si>
     <t>49 514</t>
   </si>
   <si>
-    <t>32</t>
+    <t>36</t>
   </si>
   <si>
     <t>BEATBOMBER SUB-S12W</t>
   </si>
   <si>
     <t>пассивный сабвуфер; 12"; без встроенного LP фильтра; нижняя граница частотного диапазона 35 Гц; мощность 300 Вт продолжительная / 600 Вт максимальная; сопротивление 8 Ом; максимальное звуковое давление 119.4 дБ; SpeakON®; габаритные размеры 495 х 490 х 390 мм; вес 12.5 кг; корпус из берёзовой фанеры; цвет белый.</t>
   </si>
   <si>
-    <t>33</t>
+    <t>37</t>
   </si>
   <si>
     <t>BEATBOMBER SUB-S18FBL</t>
   </si>
   <si>
     <t>пассивный сабвуфер; 18"; без встроенного LP фильтра; нижняя граница частотного диапазона 30 Гц; мощность 1000 Вт продолжительная / 2000 Вт максимальная; сопротивление 8 Ом; максимальное звуковое давление 127.7 дБ; SpeakON®; габаритные размеры 651 х 516 х 642 мм; вес 36.5 кг; корпус из берёзовой фанеры; цвет чёрный.</t>
   </si>
   <si>
     <t>85 688</t>
   </si>
   <si>
-    <t>34</t>
+    <t>38</t>
   </si>
   <si>
     <t>BEATBOMBER SUB-S18FW</t>
   </si>
   <si>
     <t>пассивный сабвуфер; 18"; без встроенного LP фильтра; нижняя граница частотного диапазона 30 Гц; мощность 1000 Вт продолжительная / 2000 Вт максимальная; сопротивление 8 Ом; максимальное звуковое давление 127.7 дБ; SpeakON®; габаритные размеры 651 х 516 х 642 мм; вес 36.5 кг; корпус из берёзовой фанеры; цвет белый.</t>
   </si>
   <si>
-    <t>35</t>
+    <t>39</t>
   </si>
   <si>
     <t>SUBone model D-6/BL</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; сопротивление 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х325 мм; вес 9.8 кг; черный.</t>
   </si>
   <si>
     <t>28 834</t>
   </si>
   <si>
-    <t>36</t>
+    <t>40</t>
   </si>
   <si>
     <t>SUBone model D-6/W</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; сопротивление 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х325 мм; вес 9.8 кг; белый.</t>
   </si>
   <si>
-    <t>37</t>
+    <t>41</t>
   </si>
   <si>
     <t>SUBone model DH-8/BL</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS, 300 Вт макс.; импеданс 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (203 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х492 мм; вес 12.6 кг; черный.</t>
   </si>
   <si>
     <t>34 809</t>
   </si>
   <si>
-    <t>38</t>
+    <t>42</t>
   </si>
   <si>
     <t>SUBone model DH-8/W</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS, 300 Вт макс.; импеданс 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (203 мм); внешнее кроссирование; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х492 мм; вес 12.6 кг; белый.</t>
   </si>
   <si>
-    <t>39</t>
+    <t>43</t>
   </si>
   <si>
     <t>SUBone model D-6/BL/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; сопротивление 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х325 мм; вес 9.8 кг; черный.</t>
   </si>
   <si>
     <t>30 731</t>
   </si>
   <si>
-    <t>40</t>
+    <t>44</t>
   </si>
   <si>
     <t>SUBone model D-6/W/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS / 160 Вт макс.; сопротивление 4 Ом; частотный диапазон 50 - 120 Гц; НЧ динамик 6.5" (165 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х325 мм; вес 9.8 кг; белый.</t>
   </si>
   <si>
-    <t>41</t>
+    <t>45</t>
   </si>
   <si>
     <t>SUBone model DH-8/BL/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS, 300 Вт макс.; импеданс 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (203 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х492 мм; вес 12.6 кг; черный.</t>
   </si>
   <si>
     <t>36 706</t>
   </si>
   <si>
-    <t>42</t>
+    <t>46</t>
   </si>
   <si>
     <t>SUBone model DH-8/W/CR</t>
   </si>
   <si>
     <t>Пассивный; мощность 150 Вт RMS, 300 Вт макс.; импеданс 4 Ом; частотный диапазон 40 - 120 Гц; НЧ динамик 8" (203 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х492 мм; вес 12.6 кг; белый.</t>
   </si>
   <si>
-    <t>43</t>
+    <t>47</t>
   </si>
   <si>
     <t>SUBone model D-6/BL/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 70 Вт; 100 В; частотный диапазон 60 - 120 Гц; НЧ динамик 6.5" (165 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х325 мм; вес 10.4 кг; черный.</t>
   </si>
   <si>
     <t>33 413</t>
   </si>
   <si>
-    <t>44</t>
+    <t>48</t>
   </si>
   <si>
     <t>SUBone model D-6/W/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 70 Вт; 100 В; частотный диапазон 60 - 120 Гц; НЧ динамик 6.5" (165 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х325 мм; вес 10.4 кг; белый.</t>
   </si>
   <si>
-    <t>45</t>
+    <t>49</t>
   </si>
   <si>
     <t>SUBone model DH-8/BL/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 100 Вт; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 8" (203 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х492 мм; вес 12.6 кг; черный.</t>
   </si>
   <si>
     <t>40 027</t>
   </si>
   <si>
-    <t>46</t>
+    <t>50</t>
   </si>
   <si>
     <t>SUBone model DH-8/W/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 100 Вт; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 8" (203 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; подвес к потолку на 2 троса (опциональный монтажный комплект); Ø380х492 мм; вес 12.6 кг; белый.</t>
   </si>
   <si>
-    <t>47</t>
+    <t>51</t>
   </si>
   <si>
     <t>SUB-CR6T</t>
   </si>
   <si>
     <t>Пассивный; мощность 60 Вт RMS / 120 Вт макс.; отводы трансформатора 100V - 60W, 30W, 15W, 7.5W / 70V - 60W, 30W, 15W, 7.5W, 3.8W; сопротивление 8 Ом; частотный диапазон 50 - 250 Гц; чувствительность 84 дБ; диффузор 6.5” / 165 мм (прессованная целлюлоза); корпус ABS пластик; размеры 250 x 170 мм; вес 3.8 кг; цвет белый.</t>
   </si>
   <si>
-    <t>48</t>
+    <t>52</t>
   </si>
   <si>
     <t>SUB-S8L</t>
   </si>
   <si>
     <t>Пассивный; мощность 70 Вт RMS / 100 Вт макс.; сопротивление 8 Ом; частотный диапазон 45 - 200 Гц; чувствительность 90 дБ; диффузор 8' / 203.2 мм (целлюлоза); корпус ABS пластик; размеры 280 x 91 мм; вес 2.8 кг; цвет белый.</t>
   </si>
   <si>
-    <t>49</t>
+    <t>53</t>
   </si>
   <si>
     <t>SUB-S8T</t>
   </si>
   <si>
     <t>Пассивный; мощность 80 Вт RMS; отводы трансформатора 100V - 80W, 40W, 20W, 10W; сопротивление 8 Ом; частотный диапазон 55 - 200 Гц; чувствительность 84 дБ; диффузор 8' / 203.2 мм (полипропилен); встроенные неотключаемый Low-pass фильтр; материал: лицевая панель ABS пластик, металлическая защитная сетка, металлическая запотолочная часть; размеры 320 x 285 мм; вес 5.7 кг; цвет белый. Монтаж встраиваемый в потолок толщиной 8-30 мм.</t>
   </si>
   <si>
     <t>30 353</t>
   </si>
   <si>
-    <t>50</t>
+    <t>54</t>
   </si>
   <si>
     <t>SUBone model C-6/BL/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 70 Вт; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 6" (153 мм); встроенный пассивный кроссовер на частоте 120 Гц; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 430х361х180 мм; вес 10.3 кг; черный. Для помещений площадью до 80 м2.</t>
   </si>
   <si>
-    <t>51</t>
+    <t>55</t>
   </si>
   <si>
     <t>SUBone model C-6/W/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 70 Вт; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 6" (153 мм); встроенный пассивный кроссовер на частоте 120 Гц; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 430х361х180 мм; вес 10.3 кг; белый. Для помещений площадью до 80 м2.</t>
   </si>
   <si>
-    <t>52</t>
+    <t>56</t>
   </si>
   <si>
     <t>SUBone model C-8/BL/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 100 Вт; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 8" (205 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 438х496х242 мм; вес 12.9 кг; черный.</t>
   </si>
   <si>
-    <t>53</t>
+    <t>57</t>
   </si>
   <si>
     <t>SUBone model C-8/W/CR/T</t>
   </si>
   <si>
     <t>Пассивный; мощность 100 Вт; 100 В; частотный диапазон 50 - 120 Гц; НЧ динамик 8" (205 мм); встроенный пассивный кроссовер; фазоинверторный корпус из МДФ; торцевое размещение динамика и фазоинвертора; установка на пол или крепление на стену/потолок на опциональный кронштейн; 438х496х242 мм; вес 12.9 кг; белый.</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>BASE-12V2/BL-UNI</t>
+  </si>
+  <si>
+    <t>Пассивный сабвуфер для помещений площадью до 100 м2. Динамик 12" c плоским диффузором из сотового стекловолокна и ферритовым магнитом. Нижняя граница диапазона частот 25 Гц, встроенный подключаемый кроссовер с частотой 120 Гц или внешнее кроссирование (100/120 Гц). Универсальный, линии 8 Ом или 100В: мощность 200Вт (пик 400) при 8 Ом, 50 / 75 / 100 Вт при 100В; перемычки. Компактный корпус из МДФ с полиуретановым покрытием черного цвета, габариты 442х442х180 мм, вес 17,4 кг. Универсальный монтаж - напольный (ножки), на стену или подвес к потолку (опциональный кронштейн).</t>
+  </si>
+  <si>
+    <t>50 750</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>BASE-12V2/W-UNI</t>
+  </si>
+  <si>
+    <t>Пассивный сабвуфер для помещений площадью до 100 м2. Динамик 12" c плоским диффузором из сотового стекловолокна и ферритовым магнитом. Нижняя граница диапазона частот 25 Гц, встроенный подключаемый кроссовер с частотой 120 Гц или внешнее кроссирование (100/120 Гц). Универсальный, линии 8 Ом или 100В: мощность 200Вт (пик 400) при 8 Ом, 50 / 75 / 100 Вт при 100В; перемычки. Компактный корпус из МДФ с полиуретановым покрытием белого цвета, габариты 442х442х180 мм, вес 17,4 кг. Универсальный монтаж - напольный (ножки), на стену или подвес к потолку (опциональный кронштейн).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -981,51 +1044,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G57"/>
+  <dimension ref="A1:G63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -1255,350 +1318,350 @@
       </c>
       <c r="E12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="4" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" s="4" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" s="4" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B25" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="5" t="s">
+      <c r="D25" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="E25" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="B26" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="5" t="s">
+      <c r="D26" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="E26" s="4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="4" t="s">
@@ -1623,120 +1686,120 @@
       </c>
       <c r="E28" s="4" t="s">
         <v>85</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E30" s="4" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="4" t="s">
@@ -2129,194 +2192,332 @@
       </c>
       <c r="E50" s="4" t="s">
         <v>161</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>166</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>167</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>12</v>
+        <v>168</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" s="4" t="s">
         <v>168</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="E54" s="4" t="s">
         <v>175</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="G56" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E57" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="E58" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="F57" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="4" t="s">
+      <c r="F58" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="4" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="B4:G4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>