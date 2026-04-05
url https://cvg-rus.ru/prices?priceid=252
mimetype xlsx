--- v1 (2026-02-19)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Прайс-лист: Аксессуары и комплектующие</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Краткая характеристика</t>
   </si>
   <si>
     <t>Цены руб.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Аксессуары и комплектующие</t>
   </si>
   <si>
@@ -689,57 +689,75 @@
   <si>
     <t>28</t>
   </si>
   <si>
     <t>CM/CMB-15BL</t>
   </si>
   <si>
     <t>Удлинитель для потолочных кронштейнов CM-H3-S6BL / CM-H3-S8BL / CMB-24BL, надевается сверху штатной трубы и увеличивает выдвижение (длину подвеса) на 1,5 м (максимум 3м). Габаритные размеры 1500x48 мм, вес 2.2 кг. Материал сталь с порошковым окрасом в черный цвет.</t>
   </si>
   <si>
     <t>5 670</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>CM/CMB-15W</t>
   </si>
   <si>
     <t>Удлинитель для потолочных кронштейнов CM-H3-S6W / CM-H3-S8W / CMB-24W, надевается сверху штатной трубы и увеличивает выдвижение (длину подвеса) на 1,5 м (максимум 3м). Габаритные размеры 1500x48 мм, вес 2.2 кг. Материал сталь с порошковым окрасом в белый цвет.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
+    <t>ARM-BASE/BL</t>
+  </si>
+  <si>
+    <t>Для настенного или потолочного крепления сабвуферов серии BASE или SUBone model C2. Откидной, материал сталь, габариты 351х347 мм, толщина в сборе 40 мм, вес 1.22 кг. Цвет черный.</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>ARM-BASE/W</t>
+  </si>
+  <si>
+    <t>Для настенного или потолочного крепления сабвуферов серии BASE или SUBone model C2. Откидной, материал сталь, габариты 351х347 мм, толщина в сборе 40 мм, вес 1.22 кг. Цвет белый.</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
     <t>WM-01Bl</t>
   </si>
   <si>
     <t>Шарнирный; совместимые модели: RF508 / RF516 / RF608 / RF616 / ODF608 / ODF616; расстояние между крепежными винтами 6 - 7 см; размер настенной части 100 x 76 мм; вес 5 кг; цвет черный.</t>
   </si>
   <si>
-    <t>31</t>
+    <t>33</t>
   </si>
   <si>
     <t>WM-01W</t>
   </si>
   <si>
     <t>Шарнирный; совместимые модели: RF508 / RF516 / RF608 / RF616 / ODF608 / ODF616; расстояние между крепежными винтами 6 - 7 см; размер настенной части 100 x 76 мм; вес 5 кг; цвет белый.</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>Монтажные коробки</t>
   </si>
   <si>
     <t>WB-ERC</t>
   </si>
   <si>
     <t>Для встраиваемого монтажа настенных программируемых контроллеров управления ERC-1/2. Глубина посадки не менее 55мм. Материал ABS пластик, габариты 91x91x52 мм,  цвет серый.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>WB2-ERC</t>
   </si>
@@ -1335,51 +1353,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G106"/>
+  <dimension ref="A1:G108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -3038,725 +3056,771 @@
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>228</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E76" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G76" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:7">
-      <c r="A77" s="3" t="s">
+      <c r="A77" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="B77" s="3" t="s">
+      <c r="B77" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="C77" s="3"/>
-[...3 lines deleted...]
-      <c r="G77" s="3"/>
+      <c r="D77" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
-        <v>6</v>
+        <v>233</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>234</v>
+        <v>14</v>
       </c>
       <c r="F78" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G78" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:7">
-      <c r="A79" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D79" s="5" t="s">
+      <c r="A79" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="E79" s="4" t="s">
+      <c r="B79" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="F79" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>238</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>239</v>
       </c>
       <c r="E80" s="4" t="s">
         <v>240</v>
       </c>
       <c r="F80" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G80" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>241</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>243</v>
       </c>
       <c r="F81" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G81" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>244</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>251</v>
       </c>
       <c r="F84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G84" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>254</v>
       </c>
       <c r="F85" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G85" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>255</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E86" s="4" t="s">
         <v>257</v>
       </c>
       <c r="F86" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G86" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>258</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="F88" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D89" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E89" s="4" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="F90" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G90" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="F91" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G91" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E92" s="4" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="F92" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="F94" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G94" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="F95" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:7">
-      <c r="A96" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B96" s="3" t="s">
+      <c r="A96" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="C96" s="3"/>
-[...3 lines deleted...]
-      <c r="G96" s="3"/>
+      <c r="D96" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
-        <v>6</v>
+        <v>77</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D97" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="E97" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="E97" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F97" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G97" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:7">
-      <c r="A98" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D98" s="5" t="s">
+      <c r="A98" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="E98" s="4" t="s">
+      <c r="B98" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="F98" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C98" s="3"/>
+      <c r="D98" s="3"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>285</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="F99" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G99" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E100" s="4" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="F100" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G100" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:7">
-      <c r="A101" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B101" s="3" t="s">
+      <c r="A101" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E101" s="4" t="s">
         <v>290</v>
       </c>
-      <c r="C101" s="3"/>
-[...3 lines deleted...]
-      <c r="G101" s="3"/>
+      <c r="F101" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" s="4" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="F102" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G102" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:7">
-      <c r="A103" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D103" s="5" t="s">
+      <c r="A103" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="E103" s="4" t="s">
+      <c r="B103" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="F103" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C103" s="3"/>
+      <c r="D103" s="3"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>297</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>299</v>
       </c>
       <c r="F104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>300</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>302</v>
       </c>
       <c r="F105" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>303</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E106" s="4" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="F106" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G107" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G108" s="4" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="B29:G29"/>
     <mergeCell ref="B45:G45"/>
-    <mergeCell ref="B77:G77"/>
-[...1 lines deleted...]
-    <mergeCell ref="B101:G101"/>
+    <mergeCell ref="B79:G79"/>
+    <mergeCell ref="B98:G98"/>
+    <mergeCell ref="B103:G103"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>